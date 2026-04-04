--- v0 (2025-11-01)
+++ v1 (2026-04-04)
@@ -1,1451 +1,1982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BB88031" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501AB6BC" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="501AB6BC" w14:textId="494D2605" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="053CDEEE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Your Paper's Title Starts Here: Please Center</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BE12975" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r w:rsidR="00697DAF" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3C8F0ADF" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Helvetica</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="3C8F0ADF" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Arial) 14</w:t>
+      </w:r>
+      <w:r w:rsidR="3C8F0ADF" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00697DAF" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Arial 14 Bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE12975" w14:textId="77D90F90" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00697DAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>FULL First Author</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1, a *</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+        <w:t>1,a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">2,b </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>and FULL Last Author</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">3,c </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78003B34" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:t>2,b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3,c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(The authors' names Arial 14, Write the name and surname of the author in one line.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78003B34" w14:textId="187DAB8C" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...6 lines deleted...]
-    <w:p w14:paraId="3BEC2198" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of first author, including country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEC2198" w14:textId="302BAA57" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...6 lines deleted...]
-    <w:p w14:paraId="6CD186AE" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of second author, including country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDFB393" w14:textId="0179616C" w:rsidR="00161928" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00161928">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D289F79" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>third</w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> author, including country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD186AE" w14:textId="0CF8EB3E" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="5A7AABEA" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    </w:p>
+    <w:p w14:paraId="3D289F79" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
-[...6 lines deleted...]
-    <w:p w14:paraId="2F220A5F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144060A0" w14:textId="36ECCCF5" w:rsidR="00161928" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00161928">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mark the corresponding author with an asterisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>email address is required for each co-author</w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>affiliation is required for each co-author</w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List all distinct affiliations in the same way</w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>maximum number of co-authors is 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B49B049" w14:textId="04C79699" w:rsidR="00161928" w:rsidRPr="00161928" w:rsidRDefault="00161928" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F220A5F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> List the keywords covered in your paper. These keywords will also be used by the publisher to produce a keyword index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F4BA99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="47F4BA99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the rest of the paper, please use Times Roman (Times New Roman) 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A7627E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="12A7627E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This template explains and demonstrates how to prepare your camera-ready paper for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trans Tech Publications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...8 lines deleted...]
-    <w:p w14:paraId="3A7A2642" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>best</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to read these instructions and follow the outline of this text. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7A2642" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please make the page settings of your word processor to A4 format (21 x 29.7 cm or 8 x 11 inches); with the margins: bottom 1.5 cm (0.59 in) and top 2.5 cm (0.98 in), right/left margins must be 2 cm (0.78 in).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1A8B70" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="7B1A8B70" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We will be able to publish your paper in electronic form on our web page </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00075207">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00161928">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.scientific.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the paper format and the margins are correct. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4464433F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="4464433F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your manuscript will be reduced by approximately 20% by the publisher. Please keep this in mind when designing your figures and tables, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55748F98" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="55748F98" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B58D89" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="73B58D89" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts must be in English, also the table and figure texts, otherwise, we cannot publish your paper. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1703C060" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1703C060" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please keep the second copy of your manuscript in your office.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207" w:rsidDel="00191D51">
+      <w:r w:rsidRPr="00161928" w:rsidDel="00191D51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When receiving the paper, we assume that the corresponding authors grant us the copyright to use the paper for the book or journal in question. Should authors use tables or figures from other Publications, they must ask the corresponding publishers to grant them the right to publish this material in their paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F7E33E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="05F7E33E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>italic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for emphasizing a word or phrase. Do not use boldface typing or capital letters except for section headings (cf. remarks on section headings, below). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D57620" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="11D57620" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization of the Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452170BB" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="79157C85" w14:textId="221BFC18" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00697DAF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All text must be in one column.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452170BB" w14:textId="77725AE2" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section Headings.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The section headings are in boldface capital and lowercase letters. Second level headings are typed as part of the succeeding paragraph (like the subsection heading of this paragraph).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEE9E3C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="2EEE9E3C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Page Numbers.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> number your paper: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133937A5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1518723C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Special Signs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. For example,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> α</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>γ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>μ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Ω</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> () </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">≥  ± </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075207">
+        <w:t>≥  ±</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">● </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Γ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>{11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="200" w:dyaOrig="320" w14:anchorId="7FA7997E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.4pt;height:15.65pt" o:ole="">
-            <v:imagedata r:id="rId5" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:15.75pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1736260192" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835179290" r:id="rId9"/>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0}</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>should always be written in with the fonts Times New Roman or Arial, especially also in the figures and tables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E33199" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="65E33199" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Macros</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Do not use any macros for the figures and tables. (We will not be able to convert such papers into our system)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F2B790" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="57F2B790" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Language</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...8 lines deleted...]
-    <w:p w14:paraId="1578E841" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>text,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figures and tables must be in English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67486D6E" w14:textId="77777777" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...77 lines deleted...]
-    <w:p w14:paraId="01B170D0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056DEA6C" w14:textId="4ECE57C3" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F417EEF" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables and figures should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> margins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1762CF" w14:textId="7C9F46D9" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Tables.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tables (refer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Table 1, Table 2, ...) should be presented as part of the text, but in such a way as to avoid confusion with the text. A descriptive title should be placed above each table. Units in tables should be given in square brackets [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]. If square brackets are not available, use curly {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>} or standard brackets (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1578E841" w14:textId="7A4C59A1" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figures (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Fig. 1, Fig. 2, ...) should be presented as part of the text, leaving enough space so that the capt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ion will not be confused with the text. The caption should be self-contained and placed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below or beside </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the figure. Generally, only original drawings or photographic reproductions are acceptable. Only very good photocopies are acceptable. Utmost care must be taken to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>insert the figures in correct alignment with the text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Half-tone pictures should be in the form of glossy prints. If possible, please include your figures as graphic images in the electronic version. For best quality, the pictures should have a resolution of 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dpi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dots per inch).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A72D064" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Color figures are welcome for the online version of the journal. Generally, these figures will be reduced to black and white for the print version. Authors should indicate on the checklist if they wish to have them printed in full color and make the necessary payments in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B170D0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F417EEF" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Equations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...8 lines deleted...]
-    <w:p w14:paraId="5EAF401C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Equations (refer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Eq. 1, Eq. 2, ...) should be indented 5 mm (0.2"). There should be one line of space above the equation and one line of space below it before the text continues. The equations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be numbered sequentially, and the number put in parentheses at the right-hand edge of the text. Equations should be punctuated as if they were an ordinary part of the text. Punctuation appears after the equation but before the equation number. The use of Microsoft Equation is allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF401C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> + b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.                                                                                                                                   (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043B663D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="043B663D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CDF37F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="22D3DD7C" w14:textId="77777777" w:rsidR="0031196F" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">References are cited in the text just by square brackets [1]. (If square brackets are not available, slashes may be used instead, e.g. /2/.) Two or more references at a time may be put in one set of brackets [3, 4]. The references are to be numbered in the order in which they are cited in the text and are to be listed at the end of the contribution under the heading </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, see our example below. </w:t>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, see our example below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CDF37F" w14:textId="216415F1" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="0031196F" w:rsidP="00075207">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The minimum number of references </w:t>
+      </w:r>
+      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00075207" w:rsidRPr="00161928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790337F5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="00161928">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B86B6B5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1506,476 +2037,931 @@
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">J. van der Geer, J.A.J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hanraads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R.A. Lupton, The art of writing a scientific article, J. Sci. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5CE054B1" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:t>, R.A. Lupton, The art of writing a scientific article, J. Sci. Commun. 163 (2000) 51-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251DE950" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reference to a book:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251DE950" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W. Strunk Jr., E.B. White, The Elements of Style, third ed., Macmillan, New York, 1979.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F91CB99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[2]</w:t>
+        <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>W. Strunk Jr., E.B. White, The Elements of Style, third ed., Macmillan, New York, 1979.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="078C61D5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:t xml:space="preserve">G.R. Mettam, L.B. Adams, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to prepare an electronic version of your article, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.S. Jones, R.Z. Smith (Eds.), Introduction to the Electronic Age, E-Publishing Inc., New York, 1999, pp. 281-304.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073C6E4C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
+        <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reference to a chapter in an edited book:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F91CB99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+        <w:lastRenderedPageBreak/>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>R.J. Ong, J.T. Dawley and P.G. Clem: submitted to Journal of Materials Research (2003)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3460188D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>[5]</w:t>
       </w:r>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>P.G. Clem, M. Rodriguez, J.A. Voigt and C.S. Ashley, U.S. Patent 6,231,666. (2001)</w:t>
       </w:r>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659AA2E0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="659AA2E0" w14:textId="7E1A0B94" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>[6]</w:t>
-      </w:r>
+        <w:t>[6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00075207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Information on http://www.weld.labs.gov.cn</w:t>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00075207">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0000355E" w:rsidRPr="0000355E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>http://www.[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0000355E" w:rsidRPr="0000355E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:r w:rsidR="0000355E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78675A6A" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5FBD36" w14:textId="77777777" w:rsidR="00DE3028" w:rsidRDefault="00DE3028"/>
     <w:sectPr w:rsidR="00DE3028" w:rsidSect="00075207">
-      <w:headerReference w:type="even" r:id="rId7"/>
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1138" w:bottom="850" w:left="1138" w:header="706" w:footer="288" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4FC99DF1" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63293DF6" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="565D495E" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17C9E8E5" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30049C0E" w14:textId="77777777" w:rsidR="000B765F" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30049C0E" w14:textId="77777777" w:rsidR="007873AE" w:rsidRDefault="007873AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23F916EE" w14:textId="77777777" w:rsidR="000B765F" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23F916EE" w14:textId="77777777" w:rsidR="007873AE" w:rsidRDefault="007873AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19883391"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F81CD1C2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B71506"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7640FDD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65221EB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6082B2A4"/>
+    <w:lvl w:ilvl="0" w:tplc="3104C094">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1910532408">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="471023086">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1592592004">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E96B49"/>
+    <w:rsid w:val="0000355E"/>
     <w:rsid w:val="00075207"/>
+    <w:rsid w:val="001470CE"/>
+    <w:rsid w:val="00161928"/>
+    <w:rsid w:val="001B127C"/>
+    <w:rsid w:val="0031196F"/>
+    <w:rsid w:val="00480CB7"/>
+    <w:rsid w:val="00697DAF"/>
+    <w:rsid w:val="007873AE"/>
+    <w:rsid w:val="00850641"/>
+    <w:rsid w:val="00994B27"/>
     <w:rsid w:val="00DE3028"/>
+    <w:rsid w:val="00E46448"/>
     <w:rsid w:val="00E96B49"/>
+    <w:rsid w:val="053CDEEE"/>
+    <w:rsid w:val="3C8F0ADF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="006E83A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{163CB516-2BED-4FF8-8626-D549BF2F4EB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2579,62 +3565,85 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00075207"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00075207"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00697DAF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000355E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2892,60 +3901,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4870</Characters>
+  <Pages>3</Pages>
+  <Words>927</Words>
+  <Characters>5284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5816</CharactersWithSpaces>
+  <CharactersWithSpaces>6199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>Scientific.Net</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0cb6a2555f67065ac63045c291c0f2d9acd9e13a52c3f11194300e3f4bbf6156</vt:lpwstr>
   </property>
 </Properties>
 </file>