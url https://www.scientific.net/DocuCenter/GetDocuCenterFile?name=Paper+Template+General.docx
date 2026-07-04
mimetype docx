--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -36,2418 +36,2185 @@
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501AB6BC" w14:textId="494D2605" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="053CDEEE">
+    <w:p w14:paraId="501AB6BC" w14:textId="7F96EC49" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="019CB75C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Your Paper's Title Starts Here: Please Center</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">use </w:t>
       </w:r>
-      <w:r w:rsidR="00697DAF" w:rsidRPr="00161928">
+      <w:r w:rsidR="00697DAF" w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Arial 14 Bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE12975" w14:textId="5BF397F7" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00697DAF" w:rsidP="019CB75C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Helvetica</w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Arial) 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Lastname</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lastname</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,b</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Lastname</w:t>
+        <w:t xml:space="preserve"> and Firstname Lastname</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3,c</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(The authors' names Arial 14, Write the name and surname of the author in one line.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78003B34" w14:textId="187DAB8C" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="78003B34" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
-[...18 lines deleted...]
-    <w:p w14:paraId="3BEC2198" w14:textId="302BAA57" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Full address of first author, including country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEC2198" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
-[...18 lines deleted...]
-    <w:p w14:paraId="5CDFB393" w14:textId="0179616C" w:rsidR="00161928" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00161928">
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Full address of second author, including country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD186AE" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
-[...38 lines deleted...]
-    <w:p w14:paraId="6CD186AE" w14:textId="0CF8EB3E" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List all distinct addresses in the same way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D289F79" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3D289F79" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7AABEA" w14:textId="5D370D5C" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>please</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mark the corresponding author with an asterisk</w:t>
       </w:r>
-      <w:r w:rsidR="00161928" w:rsidRPr="00161928">
-[...44 lines deleted...]
-    <w:p w14:paraId="2F220A5F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    </w:p>
+    <w:p w14:paraId="2F220A5F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> List the keywords covered in your paper. These keywords will also be used by the publisher to produce a keyword index.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F4BA99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="47F4BA99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the rest of the paper, please use Times Roman (Times New Roman) 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A7627E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="12A7627E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This template explains and demonstrates how to prepare your camera-ready paper for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trans Tech Publications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
-[...26 lines deleted...]
-    <w:p w14:paraId="3A7A2642" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The best is to read these instructions and follow the outline of this text. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7A2642" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please make the page settings of your word processor to A4 format (21 x 29.7 cm or 8 x 11 inches); with the margins: bottom 1.5 cm (0.59 in) and top 2.5 cm (0.98 in), right/left margins must be 2 cm (0.78 in).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1A8B70" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="7B1A8B70" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We will be able to publish your paper in electronic form on our web page </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00161928">
+        <w:r w:rsidRPr="007C0153">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.scientific.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the paper format and the margins are correct. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4464433F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="4464433F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your manuscript will be reduced by approximately 20% by the publisher. Please keep this in mind when designing your figures and tables, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55748F98" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="55748F98" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B58D89" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="73B58D89" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts must be in English, also the table and figure texts, otherwise, we cannot publish your paper. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1703C060" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1703C060" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please keep the second copy of your manuscript in your office.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928" w:rsidDel="00191D51">
+      <w:r w:rsidRPr="007C0153" w:rsidDel="00191D51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When receiving the paper, we assume that the corresponding authors grant us the copyright to use the paper for the book or journal in question. Should authors use tables or figures from other Publications, they must ask the corresponding publishers to grant them the right to publish this material in their paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F7E33E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="05F7E33E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>italic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for emphasizing a word or phrase. Do not use boldface typing or capital letters except for section headings (cf. remarks on section headings, below). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D57620" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="11D57620" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization of the Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79157C85" w14:textId="221BFC18" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00697DAF">
+    <w:p w14:paraId="79157C85" w14:textId="221BFC18" w:rsidR="00697DAF" w:rsidRPr="007C0153" w:rsidRDefault="00697DAF" w:rsidP="00697DAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00161928">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All text must be in one column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452170BB" w14:textId="77725AE2" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1787EB28" w14:textId="3F6CEAA2" w:rsidR="007C0153" w:rsidRPr="007C0153" w:rsidRDefault="007C0153" w:rsidP="00697DAF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The minimum length of each paper must be at least 6 full text pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452170BB" w14:textId="77725AE2" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section Headings.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The section headings are in boldface capital and lowercase letters. Second level headings are typed as part of the succeeding paragraph (like the subsection heading of this paragraph).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEE9E3C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="2EEE9E3C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Page Numbers.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> number your paper: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1518723C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1518723C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Special Signs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. For example,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> α</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>γ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>μ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Ω</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> () </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>≥  ±</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">● </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Γ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>{11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="200" w:dyaOrig="320" w14:anchorId="7FA7997E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835179290" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1844323099" r:id="rId9"/>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0}</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>should always be written in with the fonts Times New Roman or Arial, especially also in the figures and tables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E33199" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="65E33199" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Macros</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Do not use any macros for the figures and tables. (We will not be able to convert such papers into our system)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F2B790" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="57F2B790" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Language</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. All </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>text,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures and tables must be in English.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67486D6E" w14:textId="77777777" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
+    <w:p w14:paraId="67486D6E" w14:textId="77777777" w:rsidR="00697DAF" w:rsidRPr="007C0153" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056DEA6C" w14:textId="4ECE57C3" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
+    <w:p w14:paraId="056DEA6C" w14:textId="20C60206" w:rsidR="00697DAF" w:rsidRPr="007C0153" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tables and figures should be </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="5E1762CF" w14:textId="7C9F46D9" w:rsidR="00697DAF" w:rsidRPr="00161928" w:rsidRDefault="00697DAF" w:rsidP="00075207">
+        <w:t>Tables and figures should not be out of margins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1762CF" w14:textId="7C9F46D9" w:rsidR="00697DAF" w:rsidRPr="007C0153" w:rsidRDefault="00697DAF" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tables.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables (refer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Table 1, Table 2, ...) should be presented as part of the text, but in such a way as to avoid confusion with the text. A descriptive title should be placed above each table. Units in tables should be given in square brackets [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]. If square brackets are not available, use curly {</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>} or standard brackets (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1578E841" w14:textId="7A4C59A1" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="1578E841" w14:textId="7A4C59A1" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figures (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Fig. 1, Fig. 2, ...) should be presented as part of the text, leaving enough space so that the capt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">ion will not be confused with the text. The caption should be self-contained and placed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">below or beside </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the figure. Generally, only original drawings or photographic reproductions are acceptable. Only very good photocopies are acceptable. Utmost care must be taken to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert the figures in correct alignment with the text</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Half-tone pictures should be in the form of glossy prints. If possible, please include your figures as graphic images in the electronic version. For best quality, the pictures should have a resolution of 300 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dpi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dots per inch).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A72D064" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="5A72D064" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Color figures are welcome for the online version of the journal. Generally, these figures will be reduced to black and white for the print version. Authors should indicate on the checklist if they wish to have them printed in full color and make the necessary payments in advance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B170D0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="01B170D0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F417EEF" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="0F417EEF" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equations (refer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Eq. 1, Eq. 2, ...) should be indented 5 mm (0.2"). There should be one line of space above the equation and one line of space below it before the text continues. The equations </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be numbered sequentially, and the number put in parentheses at the right-hand edge of the text. Equations should be punctuated as if they were an ordinary part of the text. Punctuation appears after the equation but before the equation number. The use of Microsoft Equation is allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF401C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="5EAF401C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> + b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.                                                                                                                                   (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043B663D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="043B663D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D3DD7C" w14:textId="77777777" w:rsidR="0031196F" w:rsidRPr="00161928" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="22D3DD7C" w14:textId="77777777" w:rsidR="0031196F" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">References are cited in the text just by square brackets [1]. (If square brackets are not available, slashes may be used instead, e.g. /2/.) Two or more references at a time may be put in one set of brackets [3, 4]. The references are to be numbered in the order in which they are cited in the text and are to be listed at the end of the contribution under the heading </w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, see our example below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CDF37F" w14:textId="216415F1" w:rsidR="00075207" w:rsidRPr="00161928" w:rsidRDefault="0031196F" w:rsidP="00075207">
+    <w:p w14:paraId="75CDF37F" w14:textId="34E4968B" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="0031196F" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The minimum number of references </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00075207" w:rsidRPr="00161928">
+        <w:t>The minimum number of references should be 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00075207" w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790337F5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="790337F5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161928">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B86B6B5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="0B86B6B5" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you follow the “checklist”, your paper will conform to the requirements of the publisher and facilitate a problem-free publication process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1BE53E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="4A1BE53E" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B364ACD" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="2B364ACD" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">J. van der Geer, J.A.J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hanraads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, R.A. Lupton, The art of writing a scientific article, J. Sci. Commun. 163 (2000) 51-59.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DE950" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="251DE950" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>W. Strunk Jr., E.B. White, The Elements of Style, third ed., Macmillan, New York, 1979.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F91CB99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="2F91CB99" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">G.R. Mettam, L.B. Adams, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to prepare an electronic version of your article, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> B.S. Jones, R.Z. Smith (Eds.), Introduction to the Electronic Age, E-Publishing Inc., New York, 1999, pp. 281-304.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073C6E4C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="073C6E4C" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007C0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>[4]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>R.J. Ong, J.T. Dawley and P.G. Clem: submitted to Journal of Materials Research (2003)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3460188D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="3460188D" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>[5]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>P.G. Clem, M. Rodriguez, J.A. Voigt and C.S. Ashley, U.S. Patent 6,231,666. (2001)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659AA2E0" w14:textId="7E1A0B94" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="659AA2E0" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>[6</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00075207">
+      <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> URL]</w:t>
+        <w:t xml:space="preserve"> on http://www.weld.labs.gov.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78675A6A" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="00075207" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5FBD36" w14:textId="77777777" w:rsidR="00DE3028" w:rsidRDefault="00DE3028"/>
     <w:sectPr w:rsidR="00DE3028" w:rsidSect="00075207">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1138" w:bottom="850" w:left="1138" w:header="706" w:footer="288" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FC99DF1" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+    <w:p w14:paraId="2C0A022B" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63293DF6" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+    <w:p w14:paraId="4079357E" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2471,61 +2238,61 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="565D495E" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+    <w:p w14:paraId="634937B8" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17C9E8E5" w14:textId="77777777" w:rsidR="001470CE" w:rsidRDefault="001470CE">
+    <w:p w14:paraId="062E9CA5" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30049C0E" w14:textId="77777777" w:rsidR="007873AE" w:rsidRDefault="007873AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -2870,65 +2637,66 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E96B49"/>
-    <w:rsid w:val="0000355E"/>
     <w:rsid w:val="00075207"/>
-    <w:rsid w:val="001470CE"/>
-    <w:rsid w:val="00161928"/>
     <w:rsid w:val="001B127C"/>
+    <w:rsid w:val="002F1B1C"/>
     <w:rsid w:val="0031196F"/>
     <w:rsid w:val="00480CB7"/>
     <w:rsid w:val="00697DAF"/>
     <w:rsid w:val="007873AE"/>
+    <w:rsid w:val="007C0153"/>
     <w:rsid w:val="00850641"/>
     <w:rsid w:val="00994B27"/>
+    <w:rsid w:val="00D95FDD"/>
     <w:rsid w:val="00DE3028"/>
-    <w:rsid w:val="00E46448"/>
     <w:rsid w:val="00E96B49"/>
+    <w:rsid w:val="019CB75C"/>
     <w:rsid w:val="053CDEEE"/>
+    <w:rsid w:val="3B471115"/>
     <w:rsid w:val="3C8F0ADF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3576,62 +3344,50 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00075207"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00697DAF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3902,62 +3658,62 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>927</Words>
-  <Characters>5284</Characters>
+  <Words>908</Words>
+  <Characters>5179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6199</CharactersWithSpaces>
+  <CharactersWithSpaces>6075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Scientific.Net</dc:creator>
+  <dc:creator>Anna Matveyenko</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0cb6a2555f67065ac63045c291c0f2d9acd9e13a52c3f11194300e3f4bbf6156</vt:lpwstr>
   </property>
 </Properties>
 </file>