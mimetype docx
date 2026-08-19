--- v2 (2026-07-04)
+++ v3 (2026-08-19)
@@ -504,82 +504,81 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please make the page settings of your word processor to A4 format (21 x 29.7 cm or 8 x 11 inches); with the margins: bottom 1.5 cm (0.59 in) and top 2.5 cm (0.98 in), right/left margins must be 2 cm (0.78 in).</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1A8B70" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
+    <w:p w14:paraId="7B1A8B70" w14:textId="68DEF52D" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We will be able to publish your paper in electronic form on our web page </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="007C0153">
+        <w:r w:rsidR="0074088C" w:rsidRPr="00B50598">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.scientific.net</w:t>
+          <w:t>https://www.scientific.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the paper format and the margins are correct. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4464433F" w14:textId="77777777" w:rsidR="00075207" w:rsidRPr="007C0153" w:rsidRDefault="00075207" w:rsidP="00075207">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0153">
@@ -1056,51 +1055,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="200" w:dyaOrig="320" w14:anchorId="7FA7997E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1844323099" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Msxml2.SAXXMLReader.6.0" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1844834305" r:id="rId9"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0}</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2096,95 +2095,78 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C0153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> on http://www.weld.labs.gov.cn</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5FBD36" w14:textId="77777777" w:rsidR="00DE3028" w:rsidRDefault="00DE3028"/>
     <w:sectPr w:rsidR="00DE3028" w:rsidSect="00075207">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1138" w:bottom="850" w:left="1138" w:header="706" w:footer="288" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C0A022B" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
+    <w:p w14:paraId="33DF9BAC" w14:textId="77777777" w:rsidR="00E54030" w:rsidRDefault="00E54030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4079357E" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
+    <w:p w14:paraId="28235D5D" w14:textId="77777777" w:rsidR="00E54030" w:rsidRDefault="00E54030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2238,61 +2220,61 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="634937B8" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
+    <w:p w14:paraId="20ABCA08" w14:textId="77777777" w:rsidR="00E54030" w:rsidRDefault="00E54030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="062E9CA5" w14:textId="77777777" w:rsidR="00D95FDD" w:rsidRDefault="00D95FDD">
+    <w:p w14:paraId="34323C87" w14:textId="77777777" w:rsidR="00E54030" w:rsidRDefault="00E54030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30049C0E" w14:textId="77777777" w:rsidR="007873AE" w:rsidRDefault="007873AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -2643,56 +2625,59 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E96B49"/>
     <w:rsid w:val="00075207"/>
     <w:rsid w:val="001B127C"/>
     <w:rsid w:val="002F1B1C"/>
     <w:rsid w:val="0031196F"/>
     <w:rsid w:val="00480CB7"/>
     <w:rsid w:val="00697DAF"/>
+    <w:rsid w:val="0074088C"/>
     <w:rsid w:val="007873AE"/>
     <w:rsid w:val="007C0153"/>
     <w:rsid w:val="00850641"/>
     <w:rsid w:val="00994B27"/>
+    <w:rsid w:val="00D759B5"/>
     <w:rsid w:val="00D95FDD"/>
     <w:rsid w:val="00DE3028"/>
+    <w:rsid w:val="00E54030"/>
     <w:rsid w:val="00E96B49"/>
     <w:rsid w:val="019CB75C"/>
     <w:rsid w:val="053CDEEE"/>
     <w:rsid w:val="3B471115"/>
     <w:rsid w:val="3C8F0ADF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3344,62 +3329,74 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00075207"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00697DAF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074088C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3657,63 +3654,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>2</Pages>
   <Words>908</Words>
   <Characters>5179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anna Matveyenko</dc:creator>
+  <dc:creator>TTP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0cb6a2555f67065ac63045c291c0f2d9acd9e13a52c3f11194300e3f4bbf6156</vt:lpwstr>
   </property>
 </Properties>
 </file>